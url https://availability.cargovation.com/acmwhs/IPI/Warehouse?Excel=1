--- v1 (2026-03-19)
+++ v2 (2026-05-07)
@@ -886,57 +886,58 @@
   <si>
     <t>$16.25 EACH / $45 MINIMUM</t>
   </si>
   <si>
     <t>PHOENIX</t>
   </si>
   <si>
     <t>PITTSBURGH</t>
   </si>
   <si>
     <t>AIR GROUND XPRESS / MIDWEST EXPRESS</t>
   </si>
   <si>
     <t>IN/OUT $0.035/LB OR CBM/800LBS WHICHEVER IS GREATER - MIN $30.00</t>
   </si>
   <si>
     <t>PORTLAND</t>
   </si>
   <si>
     <t>TERMINAL TRANSFER</t>
   </si>
   <si>
     <t>$7.50 PER CBM / 1000 LBS WHICHEVER IS GREATER - MIN $85</t>
   </si>
   <si>
-    <t>$13.00</t>
+    <t>$44.00</t>
   </si>
   <si>
     <t>$21.00</t>
   </si>
   <si>
-    <t xml:space="preserve">OVER DIM FEE $125 
+    <t xml:space="preserve">OVER DIM/OVR SIZE FEE $125 (PER OVR PC)
+10FT OR 10,000 LB PC
 FLATBED FEE $75</t>
   </si>
   <si>
     <t>$75 PER HBL, $25 PER UN</t>
   </si>
   <si>
     <t>PROVIDENCE</t>
   </si>
   <si>
     <t>J.F. MORAN TRUCKING</t>
   </si>
   <si>
     <t>$0.06 LBS - MIN $75</t>
   </si>
   <si>
     <t>RALEIGH</t>
   </si>
   <si>
     <t>GUARDIAN LOGISTICS (FORMALLY CARGO LINK)</t>
   </si>
   <si>
     <t>$0.05 PER LB - MIN $60</t>
   </si>
   <si>
     <t>RICHMOND</t>