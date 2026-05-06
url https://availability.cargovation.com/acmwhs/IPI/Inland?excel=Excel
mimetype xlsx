--- v2 (2026-03-19)
+++ v3 (2026-05-06)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Inland Warehouse List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="625">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="628">
   <si>
     <t>Inland Warehouse List</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>PORT CODE</t>
   </si>
   <si>
     <t>FIRM CODE</t>
   </si>
   <si>
     <t>UN CODE</t>
   </si>
   <si>
     <t>WAREHOUSE</t>
   </si>
   <si>
     <t>ADDRESS</t>
   </si>
   <si>
     <t>CITY</t>
   </si>
   <si>
@@ -1751,93 +1751,102 @@
   <si>
     <t>TOLEDO</t>
   </si>
   <si>
     <t>J589</t>
   </si>
   <si>
     <t>TRANS WORLD SHIPPINC SVC</t>
   </si>
   <si>
     <t>3206 FRENCHMANS RD.</t>
   </si>
   <si>
     <t>43607</t>
   </si>
   <si>
     <t>CFSTOC@TWS-TAC.NET</t>
   </si>
   <si>
     <t>(419)536-6100</t>
   </si>
   <si>
     <t>(419)536-9366</t>
   </si>
   <si>
+    <t>TOR2</t>
+  </si>
+  <si>
+    <t>B030</t>
+  </si>
+  <si>
+    <t>WESTMARK WAREHOUSING SVCS</t>
+  </si>
+  <si>
+    <t>70 BETHRIDGE RD</t>
+  </si>
+  <si>
     <t>TORONTO</t>
   </si>
   <si>
-    <t>B030</t>
-[...1 lines deleted...]
-  <si>
     <t>AIRTIME EXPRESS</t>
   </si>
   <si>
     <t>3190 CARAVELLE DR.</t>
   </si>
   <si>
     <t>MISSISSAUGA</t>
   </si>
   <si>
     <t>YYZOPS@AIRTIMEEXPRESS.COM</t>
   </si>
   <si>
     <t>(905)673-5660</t>
   </si>
   <si>
     <t>TUCSON</t>
   </si>
   <si>
     <t>U190</t>
   </si>
   <si>
     <t>3631 E FARNUM PL.</t>
   </si>
   <si>
     <t>85706</t>
   </si>
   <si>
     <t>TUSOPS@ENERGYTRANSPORTLOGISTICS.COM</t>
   </si>
   <si>
     <t>(520)741-2143</t>
   </si>
   <si>
     <t>TULSA</t>
   </si>
   <si>
-    <t>V095</t>
+    <t>V096</t>
   </si>
   <si>
     <t>MILES SHIPPING</t>
   </si>
   <si>
     <t>5760 BIRD CREEK AVE.</t>
   </si>
   <si>
     <t>CATOOSA</t>
   </si>
   <si>
     <t>74015</t>
   </si>
   <si>
     <t>SHELLIE@MILESSHIPPING.NET</t>
   </si>
   <si>
     <t>(918)266-2211</t>
   </si>
   <si>
     <t>(918)266-3767</t>
   </si>
   <si>
     <t>WASHINGTON</t>
   </si>
@@ -1968,51 +1977,51 @@
     <xf numFmtId="0" fontId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:O77"/>
+  <dimension ref="A1:O78"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.55945873260498" customWidth="1"/>
     <col min="2" max="2" width="11.094801902770996" customWidth="1"/>
     <col min="3" max="3" width="10.86972713470459" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="42.49164962768555" customWidth="1"/>
     <col min="6" max="6" width="35.710777282714844" customWidth="1"/>
     <col min="7" max="7" width="20.973520278930664" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="25.361448287963867" customWidth="1"/>
     <col min="11" max="11" width="72.17589569091797" customWidth="1"/>
     <col min="12" max="12" width="13.6054048538208" customWidth="1"/>
     <col min="13" max="13" width="13.6054048538208" customWidth="1"/>
     <col min="14" max="14" width="21.02672004699707" customWidth="1"/>
     <col min="15" max="15" width="89.89778137207031" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -5332,282 +5341,329 @@
       <c r="C72" s="5" t="s">
         <v>581</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>582</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>583</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>584</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="J72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="5" t="s">
-        <v>585</v>
+        <v>17</v>
       </c>
       <c r="L72" s="5" t="s">
-        <v>586</v>
+        <v>17</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="N72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="O72" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="4" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>300</v>
+        <v>585</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>587</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>398</v>
+        <v>17</v>
       </c>
       <c r="I73" s="4" t="s">
-        <v>590</v>
+        <v>17</v>
       </c>
       <c r="J73" s="4" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>592</v>
+        <v>17</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="I74" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="B74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="5" t="s">
+      <c r="J74" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="5" t="s">
+      <c r="L74" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="F74" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M74" s="5" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="N74" s="5" t="s">
         <v>17</v>
       </c>
       <c r="O74" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="I75" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="J75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K75" s="4" t="s">
         <v>602</v>
       </c>
-      <c r="B75" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="4" t="s">
+      <c r="L75" s="4" t="s">
         <v>603</v>
       </c>
-      <c r="D75" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E75" s="4" t="s">
+      <c r="M75" s="4" t="s">
         <v>604</v>
-      </c>
-[...22 lines deleted...]
-        <v>17</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>17</v>
       </c>
       <c r="O75" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>609</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>613</v>
+        <v>489</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="J76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="5" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="L76" s="5" t="s">
-        <v>616</v>
+        <v>17</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="N76" s="5" t="s">
         <v>17</v>
       </c>
       <c r="O76" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="I77" s="4" t="s">
         <v>617</v>
       </c>
-      <c r="B77" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="4" t="s">
+      <c r="J77" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" s="4" t="s">
         <v>618</v>
       </c>
-      <c r="D77" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="4" t="s">
+      <c r="L77" s="4" t="s">
         <v>619</v>
       </c>
-      <c r="F77" s="4" t="s">
+      <c r="M77" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="O77" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="G77" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="4" t="s">
+      <c r="B78" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="H78" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="I77" s="4" t="s">
-[...11 lines deleted...]
-      <c r="M77" s="4" t="s">
+      <c r="I78" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="N77" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O77" s="4" t="s">
+      <c r="J78" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="L78" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="N78" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="O78" s="5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>