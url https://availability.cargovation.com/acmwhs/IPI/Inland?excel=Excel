--- v3 (2026-05-06)
+++ v4 (2026-06-21)
@@ -1,5669 +1,6302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" Extension="vml"/>
   <Default ContentType="application/xml" Extension="xml"/>
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kevin.chen\source\repos\CreateExcel\CreateExcel\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87C370DA-7CFF-477E-ABA0-223FFE8D9F0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E85CE8D7-4C43-476B-A014-21ED4473C1A4}"/>
   </bookViews>
   <sheets>
     <sheet name="Inland Warehouse List" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Inland Warehouse List'!$A$1:$O$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Inland Warehouse List'!$A$1:$P$77</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Inland Warehouse List'!$1:$1</definedName>
+  </definedNames>
+  <calcPr calcId="191029" fullCalcOnLoad="1" fullPrecision="1"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="628">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="700">
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>PORT CODE</t>
   </si>
   <si>
     <t>FIRM CODE</t>
   </si>
   <si>
     <t>UN CODE</t>
   </si>
   <si>
     <t>WAREHOUSE</t>
   </si>
   <si>
     <t>ADDRESS</t>
   </si>
   <si>
     <t>CITY</t>
   </si>
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>ZIPCODE</t>
   </si>
   <si>
     <t>WEBSITE</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>TEL</t>
   </si>
   <si>
     <t>FAX</t>
   </si>
   <si>
     <t>CONTACT</t>
   </si>
   <si>
     <t>REMARK</t>
   </si>
   <si>
     <t>ATLANTA</t>
   </si>
   <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>N301</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...1 lines deleted...]
-    <t>N301</t>
   </si>
   <si>
     <t>HWC LOGISTICS</t>
   </si>
   <si>
     <t>3300 CENTURY PKWY</t>
   </si>
   <si>
     <t>EAST POINT</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>30344</t>
   </si>
   <si>
     <t>WWW.HWCLOGISTICS.COM</t>
   </si>
   <si>
     <t>ATLIMPORTS@HWCLOGISTICS.COM</t>
   </si>
   <si>
     <t>(404)464-1765</t>
   </si>
   <si>
     <t xml:space="preserve">IN/OUT - $3.95 PER CWT OR $22 CBM - WHICHEVER IS GREATER + SECURITY FEE $6.50 - MIN $175  /// 
 FSC  - $0.30 PER CWT - MIN $6 / MAX $50  /// 
 WINDOW FEE - $50  ///  
 IT - $7.50  ///
 TERMINAL - $35  ///  
 PLT - $16  ///</t>
   </si>
   <si>
     <t>AUSTIN</t>
   </si>
   <si>
+    <t>5506</t>
+  </si>
+  <si>
     <t>V226</t>
   </si>
   <si>
     <t>AUSTIN CFS WHSE</t>
   </si>
   <si>
     <t>8002 BURLESON RD.</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>78744</t>
   </si>
   <si>
     <t>INFO@AUSTINCFS.COM</t>
   </si>
   <si>
     <t>(512)386-7119</t>
   </si>
   <si>
     <t>(512)385-2199</t>
   </si>
   <si>
     <t>BALTIMORE</t>
   </si>
   <si>
+    <t>1303</t>
+  </si>
+  <si>
     <t>B669</t>
   </si>
   <si>
     <t>BALTIMORE INTERNATIONAL WHSE</t>
   </si>
   <si>
     <t>7646-56 CANTON CENTER DR.</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>21224</t>
   </si>
   <si>
     <t>BIWTWHSE@BIWT.COM</t>
   </si>
   <si>
     <t>(410)633-3500</t>
   </si>
   <si>
     <t>(410)633-4147</t>
   </si>
   <si>
     <t>BIRMINGHAM</t>
   </si>
   <si>
+    <t>1904</t>
+  </si>
+  <si>
     <t>R219</t>
   </si>
   <si>
     <t>DIVERSIFIED CONTRACTORS INC</t>
   </si>
   <si>
     <t>3350 BALL ST.</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>35234</t>
   </si>
   <si>
     <t>IMPORTS@DCIAL.COM</t>
   </si>
   <si>
     <t>(205)322-2868</t>
   </si>
   <si>
     <t>(205)322-2831</t>
   </si>
   <si>
     <t>BOSTON</t>
   </si>
   <si>
+    <t>0417</t>
+  </si>
+  <si>
     <t>B818</t>
   </si>
   <si>
     <t>EAGLE AIR FREIGHT</t>
   </si>
   <si>
     <t>140 EASTERN</t>
   </si>
   <si>
     <t>CHELSEA</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>02150</t>
   </si>
   <si>
     <t>IMPORTS@EAGLE-FREIGHT.COM</t>
   </si>
   <si>
     <t>(617)884-4436</t>
   </si>
   <si>
     <t>(617)889-0214</t>
   </si>
   <si>
     <t>BROWNSVILLE</t>
   </si>
   <si>
+    <t>2301</t>
+  </si>
+  <si>
     <t>SA09</t>
   </si>
   <si>
     <t>TRANSMARITIME INC</t>
   </si>
   <si>
     <t>2380 N INDIANA AVE</t>
   </si>
   <si>
     <t>78526</t>
   </si>
   <si>
     <t>PHRBRWAPT@TRANSMARITIME.COM</t>
   </si>
   <si>
     <t>(956)832-0773</t>
   </si>
   <si>
     <t>(956)832-0838</t>
   </si>
   <si>
     <t>BUFFALO</t>
   </si>
   <si>
+    <t>0901</t>
+  </si>
+  <si>
     <t>AAA3</t>
   </si>
   <si>
     <t>MOBILE AIR TRANSPORT</t>
   </si>
   <si>
     <t>3813 BROADWAY RD.</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>14277</t>
   </si>
   <si>
     <t>BONDS-BUF@MOBILEAIRTRANS.COM</t>
   </si>
   <si>
     <t>(716)651-9383</t>
   </si>
   <si>
     <t>(716)561-9870</t>
   </si>
   <si>
     <t>CADI</t>
   </si>
   <si>
+    <t>0410</t>
+  </si>
+  <si>
     <t>A0J1</t>
   </si>
   <si>
     <t>CADI COMPANY, INC. (FTZ)</t>
   </si>
   <si>
     <t>60 RADO DR.</t>
   </si>
   <si>
     <t>NAUGATUCK</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t>06770</t>
   </si>
   <si>
     <t>CHARLESTON</t>
   </si>
   <si>
+    <t>1601</t>
+  </si>
+  <si>
     <t>LEH6</t>
   </si>
   <si>
     <t>GUARDIAN LOGISTICS (CHARLESTON)</t>
   </si>
   <si>
     <t>454 TRADEORT DR. STE 500</t>
   </si>
   <si>
     <t>SUMMERVILLE</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>29483</t>
   </si>
   <si>
     <t>OPSCHS@GLSNC.COM</t>
   </si>
   <si>
     <t>(843)805-4768</t>
   </si>
   <si>
     <t>CHARLOTTE</t>
   </si>
   <si>
+    <t>1512</t>
+  </si>
+  <si>
     <t>LCP4</t>
   </si>
   <si>
     <t>GUARDIAN LOGISTICS (CHARLOTTE)</t>
   </si>
   <si>
     <t>8301 OLD DOWD RD</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>28214</t>
   </si>
   <si>
     <t>OPSCFS@GLSNC.COM</t>
   </si>
   <si>
     <t>(704)909-4791</t>
   </si>
   <si>
     <t>CHATTANOOGA</t>
   </si>
   <si>
+    <t>2008</t>
+  </si>
+  <si>
     <t>R125</t>
   </si>
   <si>
     <t>MAF EXPEDITED INC</t>
   </si>
   <si>
     <t>225 FIRST ST.</t>
   </si>
   <si>
     <t>FORT OGLETHROPE</t>
   </si>
   <si>
     <t>30742</t>
   </si>
   <si>
     <t>CHAOPS@MGMAIR.COM</t>
   </si>
   <si>
     <t>(706)861-1001</t>
   </si>
   <si>
     <t>CHECCT</t>
   </si>
   <si>
+    <t>53357</t>
+  </si>
+  <si>
     <t>E005</t>
   </si>
   <si>
     <t>FIRSTLIFT LOGISTICS USA</t>
   </si>
   <si>
     <t>6510 GREENLAND CHASE BLVD445</t>
   </si>
   <si>
     <t>JACKSONVILLE</t>
   </si>
   <si>
     <t>32258</t>
   </si>
   <si>
     <t>OPERATIONS@FIRSTLIFTUSA.COM</t>
   </si>
   <si>
     <t>AARON K</t>
   </si>
   <si>
     <t>CHICAGO</t>
   </si>
   <si>
+    <t>3901</t>
+  </si>
+  <si>
     <t>K323</t>
   </si>
   <si>
     <t>ARROWPAC CHICAGO</t>
   </si>
   <si>
     <t>101 DOLLAR TREE LANE</t>
   </si>
   <si>
     <t>JOLIET</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>60436</t>
   </si>
   <si>
     <t>ARROWPACCHI@ARROWPAC.COM</t>
   </si>
   <si>
     <t>(630)378-0041</t>
   </si>
   <si>
     <t>(630)378-0402</t>
   </si>
   <si>
     <t>CINCINNATI</t>
   </si>
   <si>
+    <t>4102</t>
+  </si>
+  <si>
     <t>HAZ4</t>
   </si>
   <si>
     <t>VOGT WAREHOUSE</t>
   </si>
   <si>
     <t>2795 E. SHARON RD.</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>45241</t>
   </si>
   <si>
     <t>VOGTCIN@VOGTWAREHOUSE.COM</t>
   </si>
   <si>
     <t>(513)326-0281</t>
   </si>
   <si>
     <t>(513)771-0385</t>
   </si>
   <si>
     <t>CLEVELAND</t>
   </si>
   <si>
+    <t>4101</t>
+  </si>
+  <si>
     <t>H651</t>
   </si>
   <si>
     <t>ON TIME DELIVERY</t>
   </si>
   <si>
     <t>6675 EASTLAND RD.</t>
   </si>
   <si>
     <t>MIDDLEBURG HEIGHTS</t>
   </si>
   <si>
     <t>044130</t>
   </si>
   <si>
     <t>WAREHOUSE@OTDW.NET</t>
   </si>
   <si>
     <t>(440)826-4630</t>
   </si>
   <si>
     <t>COLUMBUS</t>
   </si>
   <si>
+    <t>4103</t>
+  </si>
+  <si>
     <t>J633</t>
   </si>
   <si>
     <t>WORLD DISTRIBUTION SERVICES</t>
   </si>
   <si>
     <t>6969 ALUM CREEK DR. STE 5</t>
   </si>
   <si>
     <t>43207</t>
   </si>
   <si>
     <t>WDSCOL@WORLDDS.NET</t>
   </si>
   <si>
     <t>(614)333-6578</t>
   </si>
   <si>
     <t>(614)409-2885</t>
   </si>
   <si>
     <t>DALLAS</t>
   </si>
   <si>
+    <t>5501</t>
+  </si>
+  <si>
     <t>SAO5</t>
   </si>
   <si>
     <t>AIR GENERAL</t>
   </si>
   <si>
     <t>1555 NORTH AIRFIELD DR.</t>
   </si>
   <si>
     <t>DFW AIRPORT</t>
   </si>
   <si>
     <t>72561</t>
   </si>
   <si>
     <t>DALLASOCEAN@AIRGENERAL.COM</t>
   </si>
   <si>
     <t>(972)574-3202</t>
   </si>
   <si>
     <t>DAYTON</t>
   </si>
   <si>
+    <t>4104</t>
+  </si>
+  <si>
     <t>K665</t>
   </si>
   <si>
     <t>EXPEDITING COMPANY</t>
   </si>
   <si>
     <t>1295 S BROWN SCHOOL RD</t>
   </si>
   <si>
     <t>VANDALIA</t>
   </si>
   <si>
     <t>45377</t>
   </si>
   <si>
     <t>CUSTOMERSERVICE@EXPCO.COM</t>
   </si>
   <si>
     <t>(937)890-1524</t>
   </si>
   <si>
     <t>(937)892-7522</t>
   </si>
   <si>
     <t>DENVER</t>
   </si>
   <si>
+    <t>3307</t>
+  </si>
+  <si>
     <t>HAH0</t>
   </si>
   <si>
     <t>AIR GENERAL (COLORADO)</t>
   </si>
   <si>
     <t>26100 EAST 68TH AVE. STE 180</t>
   </si>
   <si>
     <t>AURORA</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>80019</t>
   </si>
   <si>
     <t>DENVEROCEAN@AIRGENERAL.COM</t>
   </si>
   <si>
     <t>(720)370-6110</t>
   </si>
   <si>
     <t>(720)367-5431</t>
   </si>
   <si>
     <t>DES MOINES</t>
   </si>
   <si>
+    <t>3513</t>
+  </si>
+  <si>
     <t>I201</t>
   </si>
   <si>
     <t>FORWARD AIR (IOWA)</t>
   </si>
   <si>
     <t>4774 NE 22ND ST.</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>50313</t>
   </si>
   <si>
     <t>_FA_DSM@FORWARDAIR.COM</t>
   </si>
   <si>
     <t>(515)262-3386</t>
   </si>
   <si>
     <t>DETROIT</t>
   </si>
   <si>
+    <t>3807</t>
+  </si>
+  <si>
     <t>H779</t>
   </si>
   <si>
     <t>TRANS-OVERSEAS CORP</t>
   </si>
   <si>
     <t>28000 GODDARD RD.</t>
   </si>
   <si>
     <t>ROMULUS</t>
   </si>
   <si>
     <t>MI</t>
   </si>
   <si>
     <t>48174</t>
   </si>
   <si>
     <t>CFS@TRANS-OVERSEAS.COM</t>
   </si>
   <si>
     <t>(732)946-8750</t>
   </si>
   <si>
     <t>(734)946-1241</t>
   </si>
   <si>
     <t>EL PASO</t>
   </si>
   <si>
+    <t>2402</t>
+  </si>
+  <si>
     <t>V664</t>
   </si>
   <si>
     <t>7400 STILES ST.</t>
   </si>
   <si>
     <t>79915</t>
   </si>
   <si>
     <t>CFSGRPELP@TRANSMARITIME.COM;CARGORELEASEELP@TRANSMARITIME.COM</t>
   </si>
   <si>
     <t>(915)613-2928</t>
   </si>
   <si>
     <t>(915)772-7123</t>
   </si>
   <si>
     <t>GRAND RAPIDS</t>
   </si>
   <si>
+    <t>3806</t>
+  </si>
+  <si>
     <t>I207</t>
   </si>
   <si>
     <t>FORWARD AIR (I207)</t>
   </si>
   <si>
     <t>5450 KRAFT AVE. SE</t>
   </si>
   <si>
     <t>49512</t>
   </si>
   <si>
     <t>TODD.FLATH@FORWARDAIR.COM;_FA_GRR@FORWARDAIR.COM</t>
   </si>
   <si>
     <t>(616)554-3388</t>
   </si>
   <si>
     <t>(616)554-3272</t>
   </si>
   <si>
     <t>GREENSBORO</t>
   </si>
   <si>
+    <t>1502</t>
+  </si>
+  <si>
     <t>M513</t>
   </si>
   <si>
     <t>SPECIAL SERVICE FREIGHT CO</t>
   </si>
   <si>
     <t>600 PEGG RD. STE 111</t>
   </si>
   <si>
     <t>27409</t>
   </si>
   <si>
     <t>GSO@SPECIALSERVICE.NET</t>
   </si>
   <si>
     <t>(336)668-1144</t>
   </si>
   <si>
     <t>GREENVILLE</t>
   </si>
   <si>
+    <t>1603</t>
+  </si>
+  <si>
     <t>L450</t>
   </si>
   <si>
     <t>SPECIAL FREIGHT SERVICE CO</t>
   </si>
   <si>
     <t>350 MAYFIELD RD.</t>
   </si>
   <si>
     <t>DUNCA</t>
   </si>
   <si>
     <t>29334</t>
   </si>
   <si>
     <t>GSP@SPECIALSERVICE.NET</t>
   </si>
   <si>
     <t>(864)332-4477</t>
   </si>
   <si>
     <t>(864)968-9749</t>
   </si>
   <si>
     <t>HIDALGO</t>
   </si>
   <si>
+    <t>2305</t>
+  </si>
+  <si>
     <t>V956</t>
   </si>
   <si>
     <t>901 E. MILITARY HWY</t>
   </si>
   <si>
     <t>PHARR</t>
   </si>
   <si>
     <t>78577</t>
   </si>
   <si>
     <t>(956)783-9210</t>
   </si>
   <si>
     <t>(956)783-0580</t>
   </si>
   <si>
     <t>HOUSTON</t>
   </si>
   <si>
+    <t>5309</t>
+  </si>
+  <si>
     <t>S806</t>
   </si>
   <si>
     <t>SOUTHWEST FREIGHT INC</t>
   </si>
   <si>
     <t>9005 SPIKEWOOD DR.</t>
   </si>
   <si>
     <t>77078</t>
   </si>
   <si>
     <t>IMPORTS@SOUTHWESTFREIGHT.COM</t>
   </si>
   <si>
     <t>(713)631-1800</t>
   </si>
   <si>
     <t>HUNTSVILLE</t>
   </si>
   <si>
+    <t>1910</t>
+  </si>
+  <si>
     <t>R303</t>
   </si>
   <si>
     <t>25167 ONE AVIATION WAY SW STE. 200</t>
   </si>
   <si>
     <t>MADISON</t>
   </si>
   <si>
     <t>35756</t>
   </si>
   <si>
     <t>HSVIMPORTS@LEGACY3PL.COM</t>
   </si>
   <si>
     <t>(256)772-4091</t>
   </si>
   <si>
     <t>(256)772-4499</t>
   </si>
   <si>
     <t>INDIANAPOLIS</t>
   </si>
   <si>
+    <t>4110</t>
+  </si>
+  <si>
     <t>HAH5</t>
   </si>
   <si>
     <t>7899 SOUTH SERVICE RD. STE E</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>46241</t>
   </si>
   <si>
     <t>JUSTIN.FRANKLIN@AIRGENERAL.COM;KEVIN.CURLEY@AIRGENERAL.COM</t>
   </si>
   <si>
+    <t>1803</t>
+  </si>
+  <si>
     <t>N202</t>
   </si>
   <si>
     <t>ARROWPAC CFS OF JACKSONVILLE</t>
   </si>
   <si>
     <t>2120 LANE AVE.NORTH</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>32554</t>
   </si>
   <si>
     <t>CFSJAX@ARROWPAC.COM</t>
   </si>
   <si>
     <t>(904)781-6129</t>
   </si>
   <si>
     <t>(904)781-6483</t>
   </si>
   <si>
     <t>KANSAS CITY</t>
   </si>
   <si>
+    <t>4501</t>
+  </si>
+  <si>
     <t>J195</t>
   </si>
   <si>
     <t>TERMINAL CONSOLIDATION/KC PIGGYBACK</t>
   </si>
   <si>
     <t>3600 GREAT MIDWEST DR.</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>64161</t>
   </si>
   <si>
     <t>DOCK@KCPIGGY.COM</t>
   </si>
   <si>
     <t>(816)455-2550</t>
   </si>
   <si>
     <t>(816)453-8069</t>
   </si>
   <si>
     <t>KNOXVILLE</t>
   </si>
   <si>
+    <t>2016</t>
+  </si>
+  <si>
     <t>Q159</t>
   </si>
   <si>
     <t>S AND C CARTAGE</t>
   </si>
   <si>
     <t>3267 NORTHPARK BLVD.</t>
   </si>
   <si>
     <t>ALCOA</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>37701</t>
   </si>
   <si>
     <t>FREDSCCARTAGE@AOL.COM</t>
   </si>
   <si>
     <t>(865)984-4008</t>
   </si>
   <si>
     <t>(865)984-4040</t>
   </si>
   <si>
     <t>LAREDO</t>
   </si>
   <si>
+    <t>2304</t>
+  </si>
+  <si>
     <t>V419</t>
   </si>
   <si>
     <t>TRANSMARITIME</t>
   </si>
   <si>
     <t>14213 TRANSPORTATION AVE.</t>
   </si>
   <si>
     <t>78045</t>
   </si>
   <si>
     <t>LTLDLVAPT@TRANSMARITIME.COM</t>
   </si>
   <si>
     <t>LAREDO NON IPI</t>
   </si>
   <si>
     <t>SA90</t>
   </si>
   <si>
     <t>GRUPO LOGISTICS INC</t>
   </si>
   <si>
     <t>426 LOGISTICS DR</t>
   </si>
   <si>
     <t>LAS VEGAS</t>
   </si>
   <si>
+    <t>2722</t>
+  </si>
+  <si>
     <t>WAD6</t>
   </si>
   <si>
     <t>ENERGY TRANSPORT</t>
   </si>
   <si>
     <t>6065 POLARIS AVE. STE D</t>
   </si>
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>89118</t>
   </si>
   <si>
     <t>ADEL@ENERGYTRANSPORTLOGISTICS.COM</t>
   </si>
   <si>
     <t>(702)960-4808</t>
   </si>
   <si>
     <t>(702)502-9995</t>
   </si>
   <si>
     <t>LITTLE ROCK</t>
   </si>
   <si>
+    <t>2003</t>
+  </si>
+  <si>
     <t>Q635</t>
   </si>
   <si>
     <t>HILL LOGISTICS</t>
   </si>
   <si>
     <t>1800 E. 17TH ST.</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>72203</t>
   </si>
   <si>
     <t>LIT@HILLLOGISTICS.COM</t>
   </si>
   <si>
     <t>(501)375-4445</t>
   </si>
   <si>
     <t>LOS ANGELES</t>
   </si>
   <si>
+    <t>2704</t>
+  </si>
+  <si>
     <t>Z165</t>
   </si>
   <si>
     <t>IMPERIAL CFS INC</t>
   </si>
   <si>
     <t>1000 FRANCISCO ST.</t>
   </si>
   <si>
     <t>TORRANCE</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>90502</t>
   </si>
   <si>
     <t>IMPORTS@IMPERIALCFS.NET</t>
   </si>
   <si>
     <t>(310)768-8188</t>
   </si>
   <si>
     <t>(310)527-7288</t>
   </si>
   <si>
     <t>LOUISVILLE</t>
   </si>
   <si>
+    <t>4115</t>
+  </si>
+  <si>
     <t>J782</t>
   </si>
   <si>
     <t>4650 AIRFREIGHT DR.</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>40209</t>
   </si>
   <si>
     <t>SDF@AIRGENERAL.COM</t>
   </si>
   <si>
     <t>(859)437-3436</t>
   </si>
   <si>
     <t>MEMPHIS</t>
   </si>
   <si>
+    <t>2006</t>
+  </si>
+  <si>
     <t>R010</t>
   </si>
   <si>
     <t>MID SOUTH TRANSPORT</t>
   </si>
   <si>
     <t>2765 PROFIT DR.</t>
   </si>
   <si>
     <t>38132</t>
   </si>
   <si>
     <t>MSW@MIDSOUTHTRANSPORT.COM</t>
   </si>
   <si>
     <t>(901)332-8600</t>
   </si>
   <si>
     <t>MIAMI</t>
   </si>
   <si>
+    <t>5201</t>
+  </si>
+  <si>
     <t>O925</t>
   </si>
   <si>
     <t>ARROWPAC CFS MIAMI</t>
   </si>
   <si>
     <t>7429 NW 48TH ST.</t>
   </si>
   <si>
     <t>33166</t>
   </si>
   <si>
     <t>ARROWPACMIA@ARROWPAC.COM</t>
   </si>
   <si>
     <t>(305)599-0026</t>
   </si>
   <si>
     <t>(305)599-4943</t>
   </si>
   <si>
     <t>MILWAUKEE</t>
   </si>
   <si>
+    <t>3701</t>
+  </si>
+  <si>
     <t>J711</t>
   </si>
   <si>
     <t>TAX AIRFREIGHT</t>
   </si>
   <si>
     <t>5975 SOUTH HOWELL AVE.</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t>53201</t>
   </si>
   <si>
     <t>IMPORTS@TAXAIR.COM</t>
   </si>
   <si>
     <t>(414)769-8585</t>
   </si>
   <si>
     <t>(888)304-5134</t>
   </si>
   <si>
     <t>MINNEAPOLIS</t>
   </si>
   <si>
+    <t>3501</t>
+  </si>
+  <si>
     <t>I863</t>
   </si>
   <si>
     <t>KOCH LOGISTICS</t>
   </si>
   <si>
     <t>2230 ENERGY PARK DR.</t>
   </si>
   <si>
     <t>SAINT PAUL</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>55108</t>
   </si>
   <si>
     <t>CFS@KOCHLOGISTICS.COM</t>
   </si>
   <si>
     <t>(651)999-8562</t>
   </si>
   <si>
     <t>MOBILE</t>
   </si>
   <si>
+    <t>1901</t>
+  </si>
+  <si>
     <t>P085</t>
   </si>
   <si>
     <t>QUICK DELIVERY</t>
   </si>
   <si>
     <t>3161 CRICHTON ST.</t>
   </si>
   <si>
     <t>36607</t>
   </si>
   <si>
     <t>ROBERT@QUICKDELIVERYSERVICE.NET</t>
   </si>
   <si>
     <t>(251)471-5369</t>
   </si>
   <si>
     <t>MONTREAL</t>
   </si>
   <si>
+    <t>01822</t>
+  </si>
+  <si>
     <t>A902</t>
   </si>
   <si>
     <t>AIR TIME EXPRESS</t>
   </si>
   <si>
     <t>10525 COTE DELIESSE</t>
   </si>
   <si>
     <t>MONTRAL DORVAL</t>
   </si>
   <si>
     <t>YULOPS@AIRTIMEEXPRESS.COM</t>
   </si>
   <si>
     <t>(514)631-8448</t>
   </si>
   <si>
     <t>NASHVILLE</t>
   </si>
   <si>
+    <t>2007</t>
+  </si>
+  <si>
     <t>R321</t>
   </si>
   <si>
     <t>MID SOUTH TRANSPORT INC</t>
   </si>
   <si>
     <t>8150 TRIDON DR.</t>
   </si>
   <si>
     <t>SMYRNA</t>
   </si>
   <si>
     <t>37167</t>
   </si>
   <si>
     <t>SMYRNA@MIDSOUTHTRANSPORT.COM</t>
   </si>
   <si>
     <t>(615)220-4401</t>
   </si>
   <si>
     <t>NEW ORLEANS</t>
   </si>
   <si>
+    <t>2002</t>
+  </si>
+  <si>
     <t>R036</t>
   </si>
   <si>
     <t>12301 OLD GENTILLY RD.</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>70129</t>
   </si>
   <si>
     <t>NOLACFS@SOUTHWESTFREIGHT.COM</t>
   </si>
   <si>
     <t>(504)241-0903</t>
   </si>
   <si>
     <t>(504)246-0190</t>
   </si>
   <si>
     <t>NOGALES</t>
   </si>
   <si>
+    <t>2604</t>
+  </si>
+  <si>
     <t>U159</t>
   </si>
   <si>
     <t>1480 N INDUSTRIAL PARK DR.</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>85621</t>
   </si>
   <si>
     <t>OLSOPS@ENERGYTRANSPORTLOGISTICS.COM</t>
   </si>
   <si>
     <t>(520)276-5578</t>
   </si>
   <si>
     <t>NORFOLK</t>
   </si>
   <si>
+    <t>1401</t>
+  </si>
+  <si>
     <t>LDF9</t>
   </si>
   <si>
     <t>NORFOLK BONDED FACILITY</t>
   </si>
   <si>
     <t>1619 DIAMOND SPRINGS RD. STE C</t>
   </si>
   <si>
     <t>VIRGINIA BEACH</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>23455</t>
   </si>
   <si>
     <t>MASON@NORFOLKBONDED.COM</t>
   </si>
   <si>
     <t>(804)334-6207</t>
   </si>
   <si>
     <t>OKLAHOMA CITY</t>
   </si>
   <si>
+    <t>5504</t>
+  </si>
+  <si>
     <t>V575</t>
   </si>
   <si>
     <t>KOGA TRANSPORTATION</t>
   </si>
   <si>
     <t>805 SE 59TH ST.</t>
   </si>
   <si>
     <t>OK</t>
   </si>
   <si>
     <t>73129</t>
   </si>
   <si>
     <t>KOGACFS@YAHOO.COM</t>
   </si>
   <si>
     <t>(405)635-1400</t>
   </si>
   <si>
     <t>(405)635-1404</t>
   </si>
   <si>
     <t>OMAHA</t>
   </si>
   <si>
+    <t>3512</t>
+  </si>
+  <si>
     <t>H867</t>
   </si>
   <si>
     <t>FORD STORAGE</t>
   </si>
   <si>
     <t>10364 S. 136TH ST.</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>68138</t>
   </si>
   <si>
     <t>IMPORTS@FORDSTORAGE.COM</t>
   </si>
   <si>
     <t>(402)932-8770</t>
   </si>
   <si>
     <t>ORLANDO</t>
   </si>
   <si>
+    <t>1808</t>
+  </si>
+  <si>
     <t>LCM9</t>
   </si>
   <si>
     <t>TRANSCONTINENTAL CFS</t>
   </si>
   <si>
     <t>2501 INVESTORS ROW STE 700</t>
   </si>
   <si>
     <t>32837</t>
   </si>
   <si>
     <t>OPSMCO@TRANSCFS.COM</t>
   </si>
   <si>
     <t>(407)745-5710</t>
   </si>
   <si>
     <t>PHILADELPHIA</t>
   </si>
   <si>
+    <t>1101</t>
+  </si>
+  <si>
     <t>C463</t>
   </si>
   <si>
     <t>CMS TRANSPORTATION</t>
   </si>
   <si>
     <t>1420 DELMAR DR.</t>
   </si>
   <si>
     <t>FOLCROFT</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>19032</t>
   </si>
   <si>
     <t>IMPORT@CMSTRANS.COM</t>
   </si>
   <si>
     <t>(610)586-4304</t>
   </si>
   <si>
     <t>PHOENIX</t>
   </si>
   <si>
+    <t>2605</t>
+  </si>
+  <si>
     <t>U147</t>
   </si>
   <si>
     <t>1411S. 47TH AVE. STE 140</t>
   </si>
   <si>
     <t>85043</t>
   </si>
   <si>
     <t>PHXOPS@ENERGYTRANSPORTLOGISTICS.COM</t>
   </si>
   <si>
     <t>(602)892-0719</t>
   </si>
   <si>
     <t>PITTSBURGH</t>
   </si>
   <si>
+    <t>1104</t>
+  </si>
+  <si>
     <t>A0I6</t>
   </si>
   <si>
     <t>AIR GROUND XPRESS / MIDWEST EXPRESS</t>
   </si>
   <si>
     <t>55 MATCHETTE ROAD</t>
   </si>
   <si>
     <t>CLINTON</t>
   </si>
   <si>
     <t>15026</t>
   </si>
   <si>
     <t>CFS.PIT@MIDWESTEXPRESSCO.COM</t>
   </si>
   <si>
     <t>(412)329-0200</t>
   </si>
   <si>
     <t>PORTLAND</t>
   </si>
   <si>
+    <t>2904</t>
+  </si>
+  <si>
     <t>W995</t>
   </si>
   <si>
     <t>TERMINAL TRANSFER</t>
   </si>
   <si>
     <t>15745 N. LOMBARD STE 100</t>
   </si>
   <si>
     <t>OR</t>
   </si>
   <si>
     <t>97203</t>
   </si>
   <si>
     <t>IMPORTS2@TERMIMALTRANSFER.COM</t>
   </si>
   <si>
     <t>(503)288-7164</t>
   </si>
   <si>
     <t>(503)288-7166</t>
   </si>
   <si>
     <t>PROVIDENCE</t>
   </si>
   <si>
+    <t>0502</t>
+  </si>
+  <si>
     <t>A696</t>
   </si>
   <si>
     <t>J.F. MORAN TRUCKING</t>
   </si>
   <si>
     <t>475 DOUGLAS PIKE</t>
   </si>
   <si>
     <t>SMITHFIELD</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>02917</t>
   </si>
   <si>
     <t>LDUBE@JFMORAN.COM</t>
   </si>
   <si>
     <t>(401)830-5240</t>
   </si>
   <si>
     <t>(401)231-4279</t>
   </si>
   <si>
     <t>RALEIGH</t>
   </si>
   <si>
+    <t>1503</t>
+  </si>
+  <si>
     <t>L0Q0</t>
   </si>
   <si>
     <t>GUARDIAN LOGISTICS (FORMALLY CARGO LINK)</t>
   </si>
   <si>
     <t>1613 HAMLIN ROAD</t>
   </si>
   <si>
     <t>DURHAM</t>
   </si>
   <si>
     <t>27704</t>
   </si>
   <si>
     <t>DISPATCH@CARGOLINKINC.COM</t>
   </si>
   <si>
     <t>(919)462-0604</t>
   </si>
   <si>
     <t>RICHMOND</t>
   </si>
   <si>
+    <t>1404</t>
+  </si>
+  <si>
     <t>O484</t>
   </si>
   <si>
     <t>MULTI INTEREST SERVICE CORP</t>
   </si>
   <si>
     <t>3901 CASTLEWOOD RD.</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
     <t>23234</t>
   </si>
   <si>
     <t>GBLOUCH@MISCUSA.COM</t>
   </si>
   <si>
     <t>(804)271-1572</t>
   </si>
   <si>
     <t>(804)271-1805</t>
   </si>
   <si>
     <t>ROCHESTER</t>
   </si>
   <si>
+    <t>0903</t>
+  </si>
+  <si>
     <t>AAA5</t>
   </si>
   <si>
     <t>75 NORMAN ST.</t>
   </si>
   <si>
     <t>14613</t>
   </si>
   <si>
     <t>KIM.DELANEY@MOBILEAIRTRANSPORT.COM</t>
   </si>
   <si>
     <t>(585)458-2190</t>
   </si>
   <si>
     <t>(585)458-5065</t>
   </si>
   <si>
     <t>SALT LAKE CITY</t>
   </si>
   <si>
+    <t>3303</t>
+  </si>
+  <si>
     <t>HAO3</t>
   </si>
   <si>
     <t>1515 S. DISRIBUTION DR. STE 600</t>
   </si>
   <si>
     <t>UT</t>
   </si>
   <si>
     <t>84104</t>
   </si>
   <si>
     <t>SLCOCEAN@AIRGENERAL.COM</t>
   </si>
   <si>
     <t>(801)806-0340</t>
   </si>
   <si>
     <t>SAN ANTONIO</t>
   </si>
   <si>
+    <t>2501</t>
+  </si>
+  <si>
     <t>SDL1</t>
   </si>
   <si>
     <t>3410 BELGIUM LANE</t>
   </si>
   <si>
     <t>SAN ANTONIO, TX</t>
   </si>
   <si>
     <t>78219</t>
   </si>
   <si>
     <t>CARGORELEASESATX@TRANSMARITIME.COM</t>
   </si>
   <si>
     <t>(254)275-0333</t>
   </si>
   <si>
     <t>CHRISTOPHER GOLDEN</t>
   </si>
   <si>
     <t>SAN DIEGO</t>
   </si>
   <si>
     <t>WAA2</t>
   </si>
   <si>
     <t>6794 CALLE DE LINEA</t>
   </si>
   <si>
     <t>92154</t>
   </si>
   <si>
     <t>SANOPS@ENERGYTRANSPORTLOGISTICS.COM</t>
   </si>
   <si>
     <t>(619)324-1012</t>
   </si>
   <si>
     <t>SAN FRANCISCO</t>
   </si>
   <si>
+    <t>2811</t>
+  </si>
+  <si>
     <t>Y874</t>
   </si>
   <si>
     <t>SUMMIT</t>
   </si>
   <si>
     <t>971 66TH AVE.</t>
   </si>
   <si>
     <t>OAKLAND</t>
   </si>
   <si>
     <t>94621</t>
   </si>
   <si>
     <t>OCEAN.IMPORTS@SUMMITCFS.COM</t>
   </si>
   <si>
     <t>(510)638-8338</t>
   </si>
   <si>
     <t>(510)638-8333</t>
   </si>
   <si>
     <t>SAVANNAH</t>
   </si>
   <si>
+    <t>1703</t>
+  </si>
+  <si>
     <t>L778</t>
   </si>
   <si>
     <t>CARGO GROUP</t>
   </si>
   <si>
     <t>6232 HIGHWAY 21</t>
   </si>
   <si>
     <t>PORT WENTOWTH</t>
   </si>
   <si>
     <t>31407</t>
   </si>
   <si>
     <t>IMPORTS@CARGOGROUPLLC.COM</t>
   </si>
   <si>
     <t>(912)966-2066</t>
   </si>
   <si>
     <t>(912)966-2068</t>
   </si>
   <si>
     <t>LYNN</t>
   </si>
   <si>
     <t>SEATTLE</t>
   </si>
   <si>
+    <t>3001</t>
+  </si>
+  <si>
     <t>Y302</t>
   </si>
   <si>
     <t>25802 74TH AVE SOUTH</t>
   </si>
   <si>
     <t>KENT</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>98032</t>
   </si>
   <si>
     <t>IMPORTS2@TERMINALTRANSFER.COM</t>
   </si>
   <si>
     <t>(425)251-0316</t>
   </si>
   <si>
     <t>(425)251-0337</t>
   </si>
   <si>
     <t>SPRINGFIELD</t>
   </si>
   <si>
+    <t>4505</t>
+  </si>
+  <si>
     <t>J381</t>
   </si>
   <si>
     <t>LK TRANSPORT LLC</t>
   </si>
   <si>
     <t>4220 WILLARD RD. STE A</t>
   </si>
   <si>
     <t>65803</t>
   </si>
   <si>
     <t>SGFIMPORTS@LKTRANSPORTLLC.COM;SGFOPS@LKTRANSPORTLLC.COM</t>
   </si>
   <si>
     <t>(417)866-2914</t>
   </si>
   <si>
     <t>(417)866-1227</t>
   </si>
   <si>
     <t>ST.LOUIS</t>
   </si>
   <si>
+    <t>4503</t>
+  </si>
+  <si>
     <t>J862</t>
   </si>
   <si>
     <t>COPP OF ST. LOUIS</t>
   </si>
   <si>
     <t>7719 HALL ST.</t>
   </si>
   <si>
     <t>ST. LOUIS</t>
   </si>
   <si>
     <t>63147</t>
   </si>
   <si>
     <t>IMPORTS@COPPTRUCKING.COM</t>
   </si>
   <si>
     <t>(314)383-0568</t>
   </si>
   <si>
     <t>TAMPA</t>
   </si>
   <si>
+    <t>1801</t>
+  </si>
+  <si>
     <t>O278</t>
   </si>
   <si>
     <t>5207 WEST RIO VISTA AVE</t>
   </si>
   <si>
     <t>33634</t>
   </si>
   <si>
     <t>OPSTPA@TRANSCFS.COM</t>
   </si>
   <si>
     <t>(813)868-1200</t>
   </si>
   <si>
     <t>TOLEDO</t>
   </si>
   <si>
+    <t>4105</t>
+  </si>
+  <si>
     <t>J589</t>
   </si>
   <si>
     <t>TRANS WORLD SHIPPINC SVC</t>
   </si>
   <si>
     <t>3206 FRENCHMANS RD.</t>
   </si>
   <si>
     <t>43607</t>
   </si>
   <si>
     <t>CFSTOC@TWS-TAC.NET</t>
   </si>
   <si>
     <t>(419)536-6100</t>
   </si>
   <si>
     <t>(419)536-9366</t>
   </si>
   <si>
     <t>TOR2</t>
   </si>
   <si>
+    <t>01535</t>
+  </si>
+  <si>
     <t>B030</t>
   </si>
   <si>
     <t>WESTMARK WAREHOUSING SVCS</t>
   </si>
   <si>
     <t>70 BETHRIDGE RD</t>
   </si>
   <si>
     <t>TORONTO</t>
   </si>
   <si>
     <t>AIRTIME EXPRESS</t>
   </si>
   <si>
     <t>3190 CARAVELLE DR.</t>
   </si>
   <si>
     <t>MISSISSAUGA</t>
   </si>
   <si>
     <t>YYZOPS@AIRTIMEEXPRESS.COM</t>
   </si>
   <si>
     <t>(905)673-5660</t>
   </si>
   <si>
     <t>TUCSON</t>
   </si>
   <si>
+    <t>2609</t>
+  </si>
+  <si>
     <t>U190</t>
   </si>
   <si>
     <t>3631 E FARNUM PL.</t>
   </si>
   <si>
     <t>85706</t>
   </si>
   <si>
     <t>TUSOPS@ENERGYTRANSPORTLOGISTICS.COM</t>
   </si>
   <si>
     <t>(520)741-2143</t>
   </si>
   <si>
     <t>TULSA</t>
   </si>
   <si>
+    <t>5505</t>
+  </si>
+  <si>
     <t>V096</t>
   </si>
   <si>
     <t>MILES SHIPPING</t>
   </si>
   <si>
     <t>5760 BIRD CREEK AVE.</t>
   </si>
   <si>
     <t>CATOOSA</t>
   </si>
   <si>
     <t>74015</t>
   </si>
   <si>
     <t>SHELLIE@MILESSHIPPING.NET</t>
   </si>
   <si>
     <t>(918)266-2211</t>
   </si>
   <si>
     <t>(918)266-3767</t>
   </si>
   <si>
     <t>WASHINGTON</t>
   </si>
   <si>
+    <t>5401</t>
+  </si>
+  <si>
     <t>O754</t>
   </si>
   <si>
     <t>FORWARD AIR (O754) WASH</t>
   </si>
   <si>
     <t>22480 RANDOLPH DRIVE STE 102</t>
   </si>
   <si>
     <t>STERLING</t>
   </si>
   <si>
     <t>20166</t>
   </si>
   <si>
     <t>_FA_IAD@FORWARDAIR.COM;DRODRIGUEZ@FORWARDAIR.COM</t>
   </si>
   <si>
     <t>WICHITA</t>
   </si>
   <si>
+    <t>4504</t>
+  </si>
+  <si>
     <t>J358</t>
   </si>
   <si>
     <t>FORWARD AIR/LAND AIR EXPRESS</t>
   </si>
   <si>
     <t>3215 WEST PAWNEE ST.</t>
   </si>
   <si>
     <t>KS</t>
   </si>
   <si>
     <t>67213</t>
   </si>
   <si>
     <t>ICTIMPORTS@LANDAIREXPRESS.COM;_FA_ICT@FORWARDAIR.COM</t>
   </si>
   <si>
     <t>(316)942-0191</t>
   </si>
   <si>
     <t>WILMINGTON</t>
+  </si>
+  <si>
+    <t>1501</t>
   </si>
   <si>
     <t>L190</t>
   </si>
   <si>
     <t>CAPEFEAR BONDED WAREHOUSE</t>
   </si>
   <si>
     <t>810 SUNNYVALE DR.</t>
   </si>
   <si>
     <t>28403</t>
   </si>
   <si>
     <t>CARA@CFBWINC.COM</t>
   </si>
   <si>
     <t>(910)791-6753</t>
   </si>
   <si>
     <t>(910)791-6754</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="0114264F"/>
+        <fgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEDF0F6"/>
+        <fgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" applyAlignment="1">
+  <cellXfs count="8">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="3" applyFill="1" borderId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="3" applyFill="1" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="4" applyFill="1" borderId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" applyFont="1" fillId="4" applyFill="1" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:O78"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10330E05-2E80-4AB0-B90D-DD4AD364D130}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:O77"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G27" sqref="G27"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.55945873260498" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="89.89778137207031" customWidth="1"/>
+    <col min="1" max="1" width="20.093374252319336" customWidth="1"/>
+    <col min="2" max="2" width="16.09787082672119" customWidth="1"/>
+    <col min="3" max="3" width="15.376609802246094" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1" style="1"/>
+    <col min="5" max="5" width="56.369041442871094" customWidth="1"/>
+    <col min="6" max="6" width="45.463905334472656" customWidth="1"/>
+    <col min="7" max="7" width="27.546499252319336" customWidth="1"/>
+    <col min="8" max="8" width="10.1190767288208" customWidth="1"/>
+    <col min="9" max="9" width="12.843500137329102" customWidth="1"/>
+    <col min="10" max="10" width="32.40922164916992" customWidth="1"/>
+    <col min="11" max="11" width="95.66590881347656" customWidth="1"/>
+    <col min="12" max="12" width="16.203866958618164" customWidth="1"/>
+    <col min="13" max="13" width="16.203866958618164" customWidth="1"/>
+    <col min="14" max="14" width="28.46279525756836" customWidth="1"/>
+    <col min="15" max="15" width="115.62276458740234" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...12 lines deleted...]
-      <c r="O1" s="2"/>
+      <c r="B1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="s">
-[...41 lines deleted...]
-      <c r="O2" s="3" t="s">
+      <c r="A2" s="4" t="s">
         <v>15</v>
       </c>
+      <c r="B2" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G2" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J2" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O2" s="4" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="s">
-[...20 lines deleted...]
-      <c r="H3" s="4" t="s">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O3" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="M9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="J10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="H12" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="4" t="s">
-[...46 lines deleted...]
-      <c r="I4" s="5" t="s">
+      <c r="I12" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="H18" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="5" t="s">
-[...90 lines deleted...]
-      <c r="I6" s="5" t="s">
+      <c r="I18" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="N23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O25" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="J26" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="M27" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="N27" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O27" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="J28" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="J6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="L6" s="5" t="s">
+      <c r="F29" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="H29" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...134 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="I29" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="M29" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="N29" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="I30" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="J30" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="M31" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="N31" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O31" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="J32" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="M33" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="N33" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O33" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="J34" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="M35" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N35" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O35" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="J36" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="M37" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N37" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O37" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="J38" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="M39" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N39" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O39" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="J40" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>380</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>382</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="M41" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="N41" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O41" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="J42" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>398</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O43" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="J44" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="M45" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N45" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O45" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="J46" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="M47" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="N47" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O47" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="J48" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>454</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="M49" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N49" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O49" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="J50" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="M51" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N51" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O51" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="H52" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="J52" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N53" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O53" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>509</v>
+      </c>
+      <c r="M55" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N55" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O55" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="J56" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>521</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K57" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="L57" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="M57" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="N57" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O57" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O58" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>542</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="L59" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="M59" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="N59" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O59" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>562</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="M61" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N61" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O61" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="J62" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="J63" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="L63" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="M63" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N63" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O63" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="J64" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="J65" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="L65" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="M65" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="N65" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="O65" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="J66" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="J67" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="M67" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="N67" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O67" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="J68" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="J69" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="M69" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N69" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O69" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="I70" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="J70" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N71" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O71" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="B72" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...178 lines deleted...]
-      <c r="I13" s="4" t="s">
+      <c r="C72" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I72" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N72" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O72" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="J73" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K73" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="M73" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="N73" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O73" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="I74" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="J74" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="G75" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="J75" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="L75" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="M75" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N75" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O75" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="I76" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="J76" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="H77" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="J13" s="4" t="s">
-[...3070 lines deleted...]
-        <v>17</v>
+      <c r="I77" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="M77" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="N77" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="O77" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells>
-[...2 lines deleted...]
-  <headerFooter/>
+  <autoFilter ref="A1:O1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="1.2" bottom="0.5" header="0.3" footer="0.3"/>
+  <pageSetup scale="68" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
+  <headerFooter differentOddEven="1">
+    <oddHeader>&amp;L&amp;G&amp;C&amp;"+,Bold"&amp;14IMPERIAL CFS INC
+1000 FRANCISCO ST.
+TORRANCE, CA 90502
+(310)-768-8188&amp;R&amp;"Calibri,Bold"&amp;14Inland Warehouse List
+&amp;"Calibri"&amp;9Generated: &amp;D &amp;T</oddHeader>
+    <evenHeader>&amp;R&amp;"Calibri,Bold"&amp;14Inland Warehouse List
+&amp;"Calibri"&amp;9Generated: &amp;D &amp;T</evenHeader>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Jackie Hsu</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>